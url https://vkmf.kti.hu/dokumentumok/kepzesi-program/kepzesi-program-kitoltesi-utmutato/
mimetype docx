--- v0 (2026-05-12)
+++ v1 (2026-08-13)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="14B1232D" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="00976CDB" w:rsidP="00976CDB">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A9F2620" w14:textId="41910264" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="001F33A3" w:rsidP="00976CDB">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="001F33A3">
         <w:t>A Képzési programot benyújtó és fenntartó k</w:t>
       </w:r>
       <w:r w:rsidR="00976CDB" w:rsidRPr="001F33A3">
         <w:t>épzőszervezet</w:t>
       </w:r>
       <w:r w:rsidRPr="001F33A3">
         <w:t xml:space="preserve"> neve</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76867CFA" w14:textId="143B06B2" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="001F33A3" w:rsidP="00976CDB">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="001F33A3">
@@ -66,65 +66,50 @@
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12F61E8D" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="00976CDB" w:rsidP="00976CDB">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06FEB59B" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="00976CDB" w:rsidP="00976CDB">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7489BF7E" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="00976CDB" w:rsidP="00976CDB">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="638429DA" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="00976CDB" w:rsidP="00976CDB">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60466B62" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="00976CDB" w:rsidP="00976CDB">
-      <w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="472CF96D" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="00976CDB" w:rsidP="00976CDB">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2369A3D7" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="00976CDB" w:rsidP="00976CDB">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26BF2F65" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="00976CDB" w:rsidP="00976CDB">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F8A09B0" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="00BC3AD5" w:rsidRDefault="00976CDB" w:rsidP="00976CDB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007060DD">
         <w:rPr>
@@ -225,67 +210,205 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>vizsgaazonosító</w:t>
       </w:r>
       <w:r w:rsidR="00FB5750">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve"> feltüntetésével</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC3AD5">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6923BBEA" w14:textId="77777777" w:rsidR="00281025" w:rsidRPr="00F815C0" w:rsidRDefault="00281025" w:rsidP="00281025">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F815C0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>idegen nyelvű megnevezés:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AECE696" w14:textId="77777777" w:rsidR="00281025" w:rsidRPr="004F3D73" w:rsidRDefault="00281025" w:rsidP="00281025">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F815C0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845008">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845008">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> KAV Vasúti Vizsgaközpont </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845008">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>VSzER</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845008">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> megfelelő függelékében alkalmazott címmel azonos megnevezés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nek az </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845008">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="green"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>angol ÉS német nyelvű fordítása</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845008">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>, a VVK kezdetű vizsgaazonosító feltüntetésével</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>. A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F3D73">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>z idegen nyelvre történő fordításhoz segítségként ezen a linken elérhetők a központi és a VKMK saját képzési programjainak angol és német nyelvű megnevezései</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F815C0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F815C0">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00F815C0">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+            <w:i/>
+            <w:iCs/>
+            <w:highlight w:val="green"/>
+          </w:rPr>
+          <w:t>https://vkmk.kti.hu/vasuti-kepzesi-modszertani-kozpont/kepzesi-programok/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F815C0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1BB5E330" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="0033200E" w:rsidRDefault="00976CDB" w:rsidP="0033200E">
       <w:pPr>
         <w:pStyle w:val="Cm"/>
       </w:pPr>
       <w:r w:rsidRPr="0033200E">
         <w:t>alapképzési program</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2ADBD336" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="00976CDB" w:rsidP="00976CDB">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E42807B" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="00976CDB" w:rsidP="00976CDB">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E1D1EB5" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="00976CDB" w:rsidP="00976CDB">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58661828" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRDefault="00976CDB" w:rsidP="00976CDB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007060DD">
@@ -373,53 +496,55 @@
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00811D12">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve"> szereplő, a vizsga azonosítására szolgáló évszámmal!)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="273976E6" w14:textId="77777777" w:rsidR="003155B5" w:rsidRDefault="003155B5" w:rsidP="00976CDB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E4F63B8" w14:textId="58823165" w:rsidR="00976CDB" w:rsidRPr="0033200E" w:rsidRDefault="00B92EA5" w:rsidP="0033200E">
+    <w:p w14:paraId="6E4F63B8" w14:textId="58823165" w:rsidR="00976CDB" w:rsidRPr="0033200E" w:rsidRDefault="00B92EA5" w:rsidP="00845008">
       <w:pPr>
         <w:pStyle w:val="Cmsor1"/>
+        <w:pageBreakBefore/>
+        <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="0033200E">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">AZ ALAPKÉPZÉS </w:t>
       </w:r>
       <w:r w:rsidR="00E7538E" w:rsidRPr="0033200E">
         <w:t>CÉLJA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B18639" w14:textId="58215A89" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="00976CDB" w:rsidP="00976CDB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD76FD">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="001F33A3">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>..................................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD76FD">
         <w:t xml:space="preserve">részére olyan képzés biztosítása, amely a 19/2011. (V. 10.) NFM rendelet szerinti </w:t>
       </w:r>
@@ -2743,79 +2868,177 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067660">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DEAA70B" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRDefault="00976CDB" w:rsidP="00EB5CC9">
       <w:pPr>
         <w:pStyle w:val="Cmsor2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk170893872"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t xml:space="preserve">Tárgyi feltételek </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58AC4841" w14:textId="622D10B9" w:rsidR="00133F76" w:rsidRDefault="00133F76" w:rsidP="00133F76">
+    <w:p w14:paraId="58AC4841" w14:textId="180A1995" w:rsidR="00133F76" w:rsidRDefault="00133F76" w:rsidP="00133F76">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>..................</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC4EB1">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>A képzés módszertanától függően itt kell felsorolni azokat a minimum tárgyi feltételeket, amelyek a módszertannak megfelelő képzéshez szükségesek. Például online elméleti órák alkalmazása esetén az online tananyagok rendelkezésre állása, az online képzés képzőszervi, oktató és tanulói oldalról szűkséges feltételei, zárt rendszerű akkreditált távoktatási rendszer alkalmazása esetén a rendszer alkalmazásának feltételei, az akkreditál távoktatási rendszer és tananyagok konkrét megnevezése, alkalmazásuk tárgyi feltételei.</w:t>
+        <w:t>A képzés módszertanától függően itt kell felsorolni azokat a minimum tárgyi feltételeket, amelyek a módszertannak megfelelő képzéshez szükségesek. Például online elméleti órák alkalmazása esetén az online tananyagok rendelkezésre állása, az online képzés képzőszervi, oktató és tanulói oldalról sz</w:t>
+      </w:r>
+      <w:r w:rsidR="00835431">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>ü</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kséges feltételei, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3BB4">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>online</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rendszer alkalmazása esetén a rendszer alkalmazásának feltételei, akkreditál</w:t>
+      </w:r>
+      <w:r w:rsidR="00835431">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>t online</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> távoktatási rendszer és</w:t>
+      </w:r>
+      <w:r w:rsidR="00835431">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> digitális</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tananyagok</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3BB4">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esetén a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> konkrét megnevezés</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3BB4">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5502">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is szükséges </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3BB4">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>akkreditációs számmal, valamint az</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alkalmazásuk tárgyi feltételei.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC4EB1">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E171D0C" w14:textId="36932BCA" w:rsidR="00CA282D" w:rsidRPr="00950BCE" w:rsidRDefault="00976CDB" w:rsidP="0066205D">
       <w:pPr>
         <w:pStyle w:val="Cmsor3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk170892934"/>
       <w:bookmarkStart w:id="7" w:name="_Hlk170892074"/>
       <w:r w:rsidRPr="00950BCE">
         <w:t>Az elméleti órák</w:t>
       </w:r>
       <w:r w:rsidR="00CA282D" w:rsidRPr="00950BCE">
         <w:t xml:space="preserve"> tárgyi feltételei</w:t>
       </w:r>
       <w:r w:rsidRPr="00950BCE">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="0066205D">
@@ -5209,65 +5432,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="059C019E" w14:textId="43E28AC5" w:rsidR="00FA09AE" w:rsidRDefault="00FA09AE" w:rsidP="00B74FF7">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>A sikertelen alapvizsga után</w:t>
             </w:r>
             <w:r w:rsidR="00DE1291">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> a</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD76FD">
               <w:t xml:space="preserve"> javítóvizsga előtt </w:t>
             </w:r>
             <w:r w:rsidR="000C4014">
               <w:t xml:space="preserve">legalább </w:t>
             </w:r>
             <w:r w:rsidRPr="00E856A2">
               <w:rPr>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
-              <w:t>…</w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>………..</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C1E36">
               <w:rPr>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>(pl. 2x6)</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD76FD">
               <w:t xml:space="preserve"> óra konzultációt kell biztosítani.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DDC9169" w14:textId="73C5FC4C" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="00FA09AE" w:rsidP="00FA09AE">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Javítóvizsga a</w:t>
             </w:r>
             <w:r w:rsidR="00976CDB" w:rsidRPr="00DD76FD">
@@ -5378,51 +5587,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2156" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F7C93F0" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="003155B5" w:rsidRDefault="00976CDB" w:rsidP="00B74FF7">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003155B5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Bizonyítvány</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="424" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19446429" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="00976CDB" w:rsidP="00B74FF7">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6329" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FC34A0A" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="00976CDB" w:rsidP="00B74FF7">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w14:paraId="5CA5796D" w14:textId="77777777" w:rsidTr="00AC4EB1">
         <w:trPr>
           <w:cantSplit/>
@@ -5463,51 +5671,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2156" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2006217F" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="003155B5" w:rsidRDefault="00976CDB" w:rsidP="00B74FF7">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003155B5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Tanúsítvány</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="424" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="263FBB29" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="00976CDB" w:rsidP="00B74FF7">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6329" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75FBEC4F" w14:textId="43B6DC3F" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="00FA09AE" w:rsidP="00FA09AE">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>A 2013. évi LXXVII. (felnőttképzési) törvény szerint</w:t>
             </w:r>
@@ -5554,51 +5761,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2156" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7920AC49" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="003155B5" w:rsidRDefault="00976CDB" w:rsidP="00B74FF7">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003155B5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Látogatási igazolás</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="424" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="757E770F" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="00976CDB" w:rsidP="00B74FF7">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6329" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FAA751C" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="00976CDB" w:rsidP="00B74FF7">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w14:paraId="19D569E6" w14:textId="77777777" w:rsidTr="00AC4EB1">
         <w:trPr>
           <w:cantSplit/>
@@ -5645,51 +5851,50 @@
           </w:tcPr>
           <w:p w14:paraId="3A3053C0" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="003155B5" w:rsidRDefault="00976CDB" w:rsidP="00B74FF7">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003155B5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Egyéb</w:t>
             </w:r>
             <w:r w:rsidRPr="003155B5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="424" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B09B0EF" w14:textId="77777777" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="00976CDB" w:rsidP="00B74FF7">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD76FD">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DD5A5E6" w14:textId="428B6899" w:rsidR="00976CDB" w:rsidRPr="00DD76FD" w:rsidRDefault="00AC4EB1" w:rsidP="00B74FF7">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>A képzést lezáró hatósági vizsga Megfelelt szintű teljesítését követően:</w:t>
             </w:r>
           </w:p>
@@ -5841,92 +6046,106 @@
             <w:tcW w:w="4146" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67D6576B" w14:textId="77777777" w:rsidR="00925790" w:rsidRDefault="00925790" w:rsidP="006E2C65">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Témakörök</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3656C30F" w14:textId="77777777" w:rsidR="005A3BAC" w:rsidRDefault="00976CDB" w:rsidP="006E2C65">
+          <w:p w14:paraId="3656C30F" w14:textId="3796DA11" w:rsidR="005A3BAC" w:rsidRDefault="00976CDB" w:rsidP="006E2C65">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00776C36">
               <w:rPr>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>(a hatályos rendelet 3. melléklete szerinti</w:t>
             </w:r>
             <w:r w:rsidR="00925790">
               <w:rPr>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006E2C65">
               <w:rPr>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>témakör-</w:t>
             </w:r>
             <w:r w:rsidRPr="00776C36">
               <w:rPr>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>megn</w:t>
             </w:r>
             <w:r w:rsidR="005A3BAC">
               <w:rPr>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
-              <w:t>evezések;</w:t>
+              <w:t>evezése</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB3BB4">
+              <w:rPr>
+                <w:i/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidR="005A3BAC">
+              <w:rPr>
+                <w:i/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D32431E" w14:textId="77777777" w:rsidR="005A3BAC" w:rsidRDefault="00976CDB" w:rsidP="006E2C65">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>elkülönített megjelení</w:t>
             </w:r>
             <w:r w:rsidRPr="00776C36">
               <w:rPr>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>tés</w:t>
             </w:r>
             <w:r w:rsidR="005A3BAC">
@@ -7188,67 +7407,51 @@
         <w:rPr>
           <w:i/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>oz a második szintben:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14.1., 14</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3BAC">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>.2.</w:t>
       </w:r>
       <w:r w:rsidR="005A3BAC" w:rsidRPr="005A3BAC">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>, 14.3</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> stb.</w:t>
+        <w:t>, 14.3., stb.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74CF20AE" w14:textId="49C5664E" w:rsidR="00B02F69" w:rsidRDefault="00AC4EB1" w:rsidP="00400175">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00855439" w:rsidRPr="00855439">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve"> témakör részletezését olyan mértékben célszerű lebontani (szükség esetén bizonyos dolgokat összevonni</w:t>
       </w:r>
       <w:r w:rsidR="00946B14">
         <w:rPr>
           <w:i/>
@@ -7919,51 +8122,50 @@
           <w:p w14:paraId="40280703" w14:textId="0C439D3A" w:rsidR="00520B89" w:rsidRPr="00DD76FD" w:rsidRDefault="00520B89" w:rsidP="00520B89">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E17667">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>.............................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AA1E27E" w14:textId="4CCF6524" w:rsidR="00520B89" w:rsidRPr="00DD76FD" w:rsidRDefault="00520B89" w:rsidP="00520B89">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520B89">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9534,72 +9736,63 @@
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71E14F1B" w14:textId="1F6D10EB" w:rsidR="00976CDB" w:rsidRPr="00897C2F" w:rsidRDefault="00404345" w:rsidP="00976CDB">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00400175">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve"> számozás a 14. fejezeten belül alkalmazkodik a témakörök számához: 14.1., 14.</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00400175" w:rsidRPr="00404345">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00404345">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> A t</w:t>
+        <w:t>. A t</w:t>
       </w:r>
       <w:r w:rsidR="007008F5" w:rsidRPr="00404345">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>émakörökhöz nincs az óraszámtáblázato</w:t>
       </w:r>
       <w:r w:rsidRPr="00404345">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>n kívül más belső információ, minden részlet a témakörön belüli tantárgyakhoz tartozóan jelenik meg.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BA4A72E" w14:textId="0900B2E0" w:rsidR="00976CDB" w:rsidRPr="001951D4" w:rsidRDefault="00976CDB" w:rsidP="00B74FF7">
       <w:pPr>
         <w:pStyle w:val="Cmsor2"/>
       </w:pPr>
       <w:r w:rsidRPr="001951D4">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="00897C2F">
@@ -13547,90 +13740,90 @@
         <w:t xml:space="preserve">vizsgatevékenységek </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE77CD">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>módszertan</w:t>
       </w:r>
       <w:r w:rsidR="00032825">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">ának és a hozzá tartozó „Megfelelt” minősítés követelményrendszerének </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE77CD">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>leírása szükséges.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0033200E" w:rsidRPr="0033200E" w:rsidSect="00B92EA5">
-      <w:headerReference w:type="even" r:id="rId7"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1276" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="163867EB" w14:textId="77777777" w:rsidR="008A2A9F" w:rsidRDefault="008A2A9F" w:rsidP="00B92EA5">
+    <w:p w14:paraId="6443D27C" w14:textId="77777777" w:rsidR="00E30B29" w:rsidRDefault="00E30B29" w:rsidP="00B92EA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0893CCC6" w14:textId="77777777" w:rsidR="008A2A9F" w:rsidRDefault="008A2A9F" w:rsidP="00B92EA5">
+    <w:p w14:paraId="1CF20334" w14:textId="77777777" w:rsidR="00E30B29" w:rsidRDefault="00E30B29" w:rsidP="00B92EA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -13648,142 +13841,142 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="463ACA56" w14:textId="7E1E77F5" w:rsidR="00AC4EB1" w:rsidRDefault="00AC4EB1" w:rsidP="00AF7E63">
     <w:pPr>
       <w:pStyle w:val="llb"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00714584">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55CFF706" w14:textId="77777777" w:rsidR="008A2A9F" w:rsidRDefault="008A2A9F" w:rsidP="00B92EA5">
+    <w:p w14:paraId="50EB2A4C" w14:textId="77777777" w:rsidR="00E30B29" w:rsidRDefault="00E30B29" w:rsidP="00B92EA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EB143A6" w14:textId="77777777" w:rsidR="008A2A9F" w:rsidRDefault="008A2A9F" w:rsidP="00B92EA5">
+    <w:p w14:paraId="099A4534" w14:textId="77777777" w:rsidR="00E30B29" w:rsidRDefault="00E30B29" w:rsidP="00B92EA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3243A0B7" w14:textId="77777777" w:rsidR="00AC4EB1" w:rsidRDefault="00AC4EB1" w:rsidP="00AF7E63">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:rPr>
         <w:rStyle w:val="Oldalszm"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Oldalszm"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Oldalszm"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Oldalszm"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="67795442" w14:textId="77777777" w:rsidR="00AC4EB1" w:rsidRDefault="00AC4EB1" w:rsidP="00AF7E63">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="34A268A1" w14:textId="77777777" w:rsidR="00AC4EB1" w:rsidRDefault="00AC4EB1" w:rsidP="00AF7E63"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="8236" w:type="dxa"/>
       <w:tblInd w:w="142" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1828"/>
       <w:gridCol w:w="6408"/>
     </w:tblGrid>
     <w:tr w:rsidR="00AC4EB1" w:rsidRPr="00855439" w14:paraId="43EC9C18" w14:textId="77777777" w:rsidTr="00855439">
       <w:trPr>
         <w:trHeight w:val="539"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1828" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="56DE1573" w14:textId="77777777" w:rsidR="00AC4EB1" w:rsidRPr="003155B5" w:rsidRDefault="00AC4EB1" w:rsidP="00855439">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="30"/>
             <w:rPr>
@@ -13817,87 +14010,125 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6408" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="71D1D5DE" w14:textId="711A10CB" w:rsidR="00AC4EB1" w:rsidRPr="00855439" w:rsidRDefault="00AC4EB1" w:rsidP="00855439">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:highlight w:val="cyan"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00855439">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:highlight w:val="cyan"/>
             </w:rPr>
             <w:t>……………………………………….</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="20E9C9BA" w14:textId="3308C09B" w:rsidR="00AC4EB1" w:rsidRPr="00855439" w:rsidRDefault="00AC4EB1" w:rsidP="00855439">
+        <w:p w14:paraId="20E9C9BA" w14:textId="0CF24CED" w:rsidR="00AC4EB1" w:rsidRPr="00855439" w:rsidRDefault="00AC4EB1" w:rsidP="00855439">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00855439">
             <w:rPr>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:highlight w:val="green"/>
             </w:rPr>
-            <w:t>(pontos megnevezés, mely azonos a fedlapon feltüntetett megnevezéssel)</w:t>
+            <w:t xml:space="preserve">(pontos megnevezés, mely azonos a </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00855439">
+            <w:rPr>
+              <w:i/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:highlight w:val="green"/>
+            </w:rPr>
+            <w:t>fedlapon</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00855439">
+            <w:rPr>
+              <w:i/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:highlight w:val="green"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> feltüntetett megnevezéssel</w:t>
+          </w:r>
+          <w:r w:rsidR="00AB3BB4">
+            <w:rPr>
+              <w:i/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:highlight w:val="green"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> – itt elegendő csak a magyar nyelvű megnevezés</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00855439">
+            <w:rPr>
+              <w:i/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:highlight w:val="green"/>
+            </w:rPr>
+            <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="11410DCE" w14:textId="467E2865" w:rsidR="00AC4EB1" w:rsidRPr="00855439" w:rsidRDefault="00AC4EB1" w:rsidP="003155B5">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="hu-HU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="053E4E06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE56F13A"/>
     <w:lvl w:ilvl="0" w:tplc="040E0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -15006,247 +15237,262 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2008902364">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="445080619">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2093895711">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1458448450">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="580720312">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="476605450">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1008" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0004"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00976CDB"/>
     <w:rsid w:val="00003974"/>
     <w:rsid w:val="00003B96"/>
     <w:rsid w:val="00025A12"/>
     <w:rsid w:val="00025DC1"/>
     <w:rsid w:val="00032825"/>
     <w:rsid w:val="00067660"/>
     <w:rsid w:val="000856D4"/>
     <w:rsid w:val="00095945"/>
     <w:rsid w:val="000A2B73"/>
     <w:rsid w:val="000A7E99"/>
     <w:rsid w:val="000C4014"/>
     <w:rsid w:val="00133F76"/>
     <w:rsid w:val="0013694A"/>
     <w:rsid w:val="00191059"/>
     <w:rsid w:val="001949A1"/>
     <w:rsid w:val="001B4FFD"/>
     <w:rsid w:val="001D4611"/>
     <w:rsid w:val="001D5A7C"/>
     <w:rsid w:val="001F23DA"/>
     <w:rsid w:val="001F33A3"/>
     <w:rsid w:val="002562D2"/>
     <w:rsid w:val="00276C1F"/>
+    <w:rsid w:val="00281025"/>
     <w:rsid w:val="00297172"/>
     <w:rsid w:val="002A7040"/>
     <w:rsid w:val="002C2C62"/>
     <w:rsid w:val="002D5453"/>
     <w:rsid w:val="00307FB5"/>
     <w:rsid w:val="003155B5"/>
     <w:rsid w:val="00331414"/>
     <w:rsid w:val="0033200E"/>
     <w:rsid w:val="003721F6"/>
     <w:rsid w:val="003874B9"/>
+    <w:rsid w:val="0038775D"/>
     <w:rsid w:val="003C37E0"/>
     <w:rsid w:val="003E0E7F"/>
     <w:rsid w:val="003F5602"/>
     <w:rsid w:val="00400175"/>
     <w:rsid w:val="00404345"/>
+    <w:rsid w:val="00415761"/>
     <w:rsid w:val="00415D17"/>
     <w:rsid w:val="0043272F"/>
     <w:rsid w:val="004337C5"/>
     <w:rsid w:val="00453BC6"/>
     <w:rsid w:val="00461A05"/>
     <w:rsid w:val="00473C23"/>
+    <w:rsid w:val="00484E4B"/>
     <w:rsid w:val="004D19CC"/>
+    <w:rsid w:val="004F3D73"/>
     <w:rsid w:val="004F7C9A"/>
     <w:rsid w:val="00520B89"/>
     <w:rsid w:val="00576BC0"/>
     <w:rsid w:val="00596162"/>
     <w:rsid w:val="005A3BAC"/>
     <w:rsid w:val="005B665A"/>
     <w:rsid w:val="00614043"/>
     <w:rsid w:val="0066205D"/>
     <w:rsid w:val="00694A59"/>
+    <w:rsid w:val="006A7735"/>
     <w:rsid w:val="006E21FC"/>
     <w:rsid w:val="006E2C65"/>
     <w:rsid w:val="006F02BE"/>
     <w:rsid w:val="00700461"/>
     <w:rsid w:val="007008F5"/>
     <w:rsid w:val="00714584"/>
     <w:rsid w:val="007369EE"/>
     <w:rsid w:val="00757130"/>
     <w:rsid w:val="00773DEF"/>
     <w:rsid w:val="00775FA4"/>
+    <w:rsid w:val="007A578C"/>
     <w:rsid w:val="007B3740"/>
     <w:rsid w:val="007C4B6B"/>
     <w:rsid w:val="007D7B09"/>
     <w:rsid w:val="007F7FD1"/>
     <w:rsid w:val="00814B11"/>
+    <w:rsid w:val="00835431"/>
     <w:rsid w:val="0083583F"/>
     <w:rsid w:val="00836A6D"/>
+    <w:rsid w:val="00845008"/>
     <w:rsid w:val="00855439"/>
     <w:rsid w:val="008819C4"/>
     <w:rsid w:val="008A2A9F"/>
     <w:rsid w:val="008D6AD5"/>
     <w:rsid w:val="008E42AF"/>
     <w:rsid w:val="008F2C51"/>
     <w:rsid w:val="008F607A"/>
     <w:rsid w:val="008F6F1E"/>
+    <w:rsid w:val="009049E9"/>
     <w:rsid w:val="00925790"/>
     <w:rsid w:val="00937936"/>
     <w:rsid w:val="00946B14"/>
     <w:rsid w:val="00950BCE"/>
     <w:rsid w:val="0097266C"/>
     <w:rsid w:val="00976CDB"/>
     <w:rsid w:val="009B5554"/>
     <w:rsid w:val="009D6833"/>
     <w:rsid w:val="00A20957"/>
     <w:rsid w:val="00A526B3"/>
     <w:rsid w:val="00A62493"/>
     <w:rsid w:val="00A72560"/>
     <w:rsid w:val="00A77C35"/>
     <w:rsid w:val="00A833C4"/>
     <w:rsid w:val="00AA7409"/>
+    <w:rsid w:val="00AB3BB4"/>
     <w:rsid w:val="00AC4EB1"/>
     <w:rsid w:val="00AF7E63"/>
     <w:rsid w:val="00B02F69"/>
+    <w:rsid w:val="00B1047F"/>
     <w:rsid w:val="00B2447E"/>
     <w:rsid w:val="00B26866"/>
     <w:rsid w:val="00B74FF7"/>
     <w:rsid w:val="00B92EA5"/>
     <w:rsid w:val="00BD76BB"/>
     <w:rsid w:val="00BE0537"/>
     <w:rsid w:val="00BF4980"/>
     <w:rsid w:val="00C21901"/>
     <w:rsid w:val="00C3238A"/>
     <w:rsid w:val="00C3446F"/>
     <w:rsid w:val="00C4664A"/>
     <w:rsid w:val="00C91A76"/>
     <w:rsid w:val="00C939D5"/>
     <w:rsid w:val="00CA282D"/>
     <w:rsid w:val="00CB163E"/>
     <w:rsid w:val="00D0384F"/>
     <w:rsid w:val="00D61118"/>
     <w:rsid w:val="00DC044C"/>
     <w:rsid w:val="00DC3333"/>
     <w:rsid w:val="00DD11CF"/>
     <w:rsid w:val="00DE1291"/>
+    <w:rsid w:val="00DF5502"/>
+    <w:rsid w:val="00E30B29"/>
     <w:rsid w:val="00E51C48"/>
     <w:rsid w:val="00E5512E"/>
     <w:rsid w:val="00E63B2F"/>
     <w:rsid w:val="00E666CC"/>
     <w:rsid w:val="00E7538E"/>
     <w:rsid w:val="00E8776B"/>
     <w:rsid w:val="00EB5CC9"/>
     <w:rsid w:val="00EC4769"/>
     <w:rsid w:val="00ED0BA0"/>
     <w:rsid w:val="00EF5CC2"/>
     <w:rsid w:val="00F15D71"/>
     <w:rsid w:val="00F2717E"/>
     <w:rsid w:val="00F60DFE"/>
+    <w:rsid w:val="00F815C0"/>
     <w:rsid w:val="00F833AA"/>
     <w:rsid w:val="00FA09AE"/>
     <w:rsid w:val="00FB5750"/>
     <w:rsid w:val="00FC18F2"/>
     <w:rsid w:val="00FC2524"/>
     <w:rsid w:val="00FF4384"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="00ED0DBC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D35026B2-21EB-4323-9060-434C6665CD3B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hu-HU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16095,90 +16341,113 @@
     <w:link w:val="Cm"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="0033200E"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Erskiemels">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="0033200E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Vltozat">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF5CC2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hiperhivatkozs">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F815C0"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Feloldatlanmegemlts">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F815C0"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="983895934">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1426917598">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vkmk.kti.hu/vasuti-kepzesi-modszertani-kozpont/kepzesi-programok/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -16403,70 +16672,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>2360</Words>
-  <Characters>16286</Characters>
+  <Words>2433</Words>
+  <Characters>16793</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>135</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>139</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>KTI Közlekedéstudományi Intézet Nonprofit Kft.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18609</CharactersWithSpaces>
+  <CharactersWithSpaces>19188</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Harmatiné Ágnes</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>